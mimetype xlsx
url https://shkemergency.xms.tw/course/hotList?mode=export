--- v0 (2026-03-23)
+++ v1 (2026-05-08)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="411">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
@@ -67,1236 +67,1227 @@
   <si>
     <t>新進人員</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2021-07-27</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>住院醫師核心課程專區</t>
   </si>
   <si>
     <t>未分類</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>94</t>
+    <t>95</t>
   </si>
   <si>
     <t>2021-07-13</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>急診病歷寫作</t>
   </si>
   <si>
     <t>急診內科</t>
   </si>
   <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>2021-08-04</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>一個月內最新會議與課程</t>
+  </si>
+  <si>
+    <t>醫療類</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>2021-09-28</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區</t>
+  </si>
+  <si>
+    <t>PGY</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>2022-03-22</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>PGY核心課程專區</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>2021-07-11</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>procedure專區</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>呼吸道與超音波工作坊＿基礎課程 （2025/12/23）</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>呼吸道與超音波工作坊＿基礎課程 （2025/10/29）</t>
+  </si>
+  <si>
+    <t>2025-10-09</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>超音波系列課程</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>MMR + Topic review</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>2021-08-19</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>輻射災害應變系列 1</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>2022-04-26</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>插管示範</t>
+  </si>
+  <si>
+    <t>醫療品質</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>2021-07-12</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>ATLS</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>輻射災害應變系列 3</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>診斷流程</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2021-08-16</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>CVC系列課程</t>
+  </si>
+  <si>
+    <t>2021-07-10</t>
+  </si>
+  <si>
+    <t>嘉義長庚急診醫學科</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>2021-10-20</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>醫品專區</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>ATLS test</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2021-11-10</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-06-18)</t>
+  </si>
+  <si>
+    <t>面授</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-08)</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2022-07-27</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>嚴重特殊傳染性肺炎患者插管作業防護訓練課程</t>
+  </si>
+  <si>
+    <t>感染管制</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>歷屆心電圖影像學住院醫師會考考題</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2021-09-08</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-05-14)</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>(2025.08_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2024-07-25</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>嘉義急診PGY課程</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2021-10-28</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>APLS 線上資源</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>CV系列</t>
+  </si>
+  <si>
+    <t>大內科</t>
+  </si>
+  <si>
+    <t>2021-08-15</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-09_PGY2)</t>
+  </si>
+  <si>
+    <t>2022-08-26</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>(2024.08_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>兒科系列課程</t>
+  </si>
+  <si>
+    <t>2021-08-14</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>(2025.06_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>毒物/毒化災</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>(2026.04_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-10_PGY1)</t>
+  </si>
+  <si>
+    <t>2022-09-28</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-06_PGY1)</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-06_PGY2)</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>CR orientation course</t>
+  </si>
+  <si>
+    <t>2023-02-22</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>(2025.10_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2025-03-19</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>(2026.06_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>嘉義長庚個案討論會</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-07_PGY1)</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>(2025.05_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>(2025.03_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>ACLS 2020</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>特別演講</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Journal reading</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-05_PGY1)</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-02_PGY2)</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>(2025.02_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>(2024.12_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>(2025.02_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>(2026.02_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Arrow EZIO 骨針使用說明</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2022-02-16</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-12_PGY1)</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-01_PGY1)</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-05_PGY2)</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>(2025.05_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>APLS &amp;amp; 兒科 scenario 複習</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2022-02-20</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-11_PGY1)</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-04_PGY2)</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>(2024.08_PGY2) 113年度PGY線上核心課程專區 (2024-07-24)</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>(2024.10_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>(2025.04_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>(2025.06_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>masterplan_神經內科系列</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>(2026.06_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>高齡急診</t>
+  </si>
+  <si>
+    <t>2021-08-12</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>外科專區</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>ICU教學專區</t>
+  </si>
+  <si>
+    <t>2021-09-06</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>(2024.09_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>(2024.11_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>(2025.07_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>急性腦中風</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>(2025.11_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>(2026.01_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>(2026.03_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
     <t>67</t>
   </si>
   <si>
-    <t>2021-08-04</t>
-[...611 lines deleted...]
-    <t>(2025.06_PGY2) 113年度PGY線上核心課程專區</t>
+    <t>Sepsis</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-02_PGY1)</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>(2025.04_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>(2025.12_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>(2025.09_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>masterplan_災難 輻傷 大傷</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>專家來講心電圖</t>
+  </si>
+  <si>
+    <t>2022-08-07</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-04_PGY1)</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-03_PGY2)</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>(2025.07_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>(2024.11_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>(2025.09_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>(2025.10_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>537</t>
   </si>
   <si>
     <t>(2026.03_PGY1) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>2026-03-01</t>
-[...86 lines deleted...]
-    <t>(2025.12_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>594</t>
+  </si>
+  <si>
+    <t>(2026.05_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-12_PGY2)</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>(2024.10_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>(2025.11_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>(2026.02_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-01_PGY2)</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>(2025.01_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>(2025.12_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>5</t>
-[...35 lines deleted...]
-    <t>(2024.10_PGY2) 113年度PGY線上核心課程專區</t>
+    <t>225</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-10_PGY2)</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>住院醫師讀書會</t>
+  </si>
+  <si>
+    <t>2023-07-21</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>(2024.12_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>防疫系列課程</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>(2026.04_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>影像學專區</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-03_PGY1)</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-11_PGY2)</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>(2024.09_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>眼科 專區</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
-    <t>79</t>
-[...47 lines deleted...]
-    <t>(2024.12_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>565</t>
+  </si>
+  <si>
+    <t>2026 CR orientation</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>臨床技能影片</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>兒少保相關</t>
+  </si>
+  <si>
+    <t>2023-02-28</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>(2025.01_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>(2025.03_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>(2025.12_PGY2) 114年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2025-12-10</t>
   </si>
   <si>
-    <t>550</t>
-[...35 lines deleted...]
-    <t>(2025.03_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>551</t>
+  </si>
+  <si>
+    <t>(2026.05_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>20210127 病人安全</t>
+  </si>
+  <si>
+    <t>2022-05-28</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>模擬口試系列1~3</t>
+  </si>
+  <si>
+    <t>2022-08-16</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>急診介紹影片</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>師培課程系列</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>(2025.08_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>565</t>
-[...35 lines deleted...]
-    <t>2022-08-16</t>
+    <t>108</t>
+  </si>
+  <si>
+    <t>masterplan_婦產科相關</t>
+  </si>
+  <si>
+    <t>2022-01-16</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>AILS</t>
+  </si>
+  <si>
+    <t>2024-02-28</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>2025放射診斷科課程</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>呼吸器相關</t>
+  </si>
+  <si>
+    <t>2025-08-23</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>(2025.12_PGY1) 114年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>Sono Sim說明</t>
+  </si>
+  <si>
+    <t>2022-07-22</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>ETTC</t>
   </si>
   <si>
-    <t>198</t>
-[...47 lines deleted...]
-    <t>2025-03-11</t>
+    <t>553</t>
+  </si>
+  <si>
+    <t>(2026.07_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>(2026.09_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>(2026.11_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-11-01</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-08-13)</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-10-18)</t>
+  </si>
+  <si>
+    <t>2026-10-18</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-12-10)</t>
+  </si>
+  <si>
+    <t>2026-12-10</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>ＥＮＴ專區</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>EMS</t>
+  </si>
+  <si>
+    <t>2025-09-27</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>(2026.08_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>(2026.10_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>(2026.12_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>醫法倫</t>
+  </si>
+  <si>
+    <t>2021-12-30</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>TRM</t>
+  </si>
+  <si>
+    <t>2023-08-09</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-07-09)</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-09-24)</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-11-12)</t>
+  </si>
+  <si>
+    <t>2026-11-12</t>
+  </si>
+  <si>
+    <t>肺結核防治</t>
+  </si>
+  <si>
+    <t>2021-05-24</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>蛇毒相關</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-09-08</t>
-  </si>
-[...181 lines deleted...]
-    <t>2026-12-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1462,3347 +1453,3347 @@
       </c>
       <c r="D5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>89</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="F22" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F26" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" s="1" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
-        <v>125</v>
+        <v>23</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>63</v>
+        <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
-        <v>54</v>
+        <v>137</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F37" s="1" t="s">
+      <c r="G37" s="1" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>162</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>165</v>
+        <v>34</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>39</v>
+        <v>139</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
-        <v>167</v>
+        <v>55</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>39</v>
+        <v>139</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>146</v>
+        <v>183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="F57" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>187</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
-        <v>29</v>
+        <v>192</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>194</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>198</v>
-      </c>
-[...10 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
-        <v>53</v>
+        <v>206</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>162</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>213</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>124</v>
+        <v>223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
-        <v>229</v>
+        <v>54</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>162</v>
+        <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>234</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F79" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="G79" s="1" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>162</v>
+        <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>234</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>266</v>
+        <v>235</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="s">
         <v>267</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>266</v>
+        <v>235</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>177</v>
+        <v>239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>266</v>
+        <v>235</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>146</v>
+        <v>271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F97" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G97" s="1" t="s">
-        <v>162</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>114</v>
+        <v>183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>46</v>
+        <v>274</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>46</v>
+        <v>274</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>46</v>
+        <v>274</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>114</v>
+        <v>291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>296</v>
+        <v>271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>114</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>301</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>304</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="B111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>307</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>308</v>
-      </c>
-[...16 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>39</v>
+        <v>186</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>114</v>
+        <v>311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>114</v>
+        <v>314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>162</v>
+        <v>317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>165</v>
+        <v>34</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>319</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>321</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>63</v>
+        <v>324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>326</v>
+        <v>216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="s">
         <v>327</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>35</v>
+        <v>332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E122" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F122" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F122" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G122" s="1" t="s">
-        <v>334</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>337</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="B124" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>301</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="B127" s="0" t="s">
+      <c r="C127" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="B128" s="0" t="s">
+      <c r="C128" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>350</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>351</v>
+        <v>186</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>355</v>
+        <v>324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>351</v>
+        <v>186</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>351</v>
+        <v>186</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>361</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>382</v>
+        <v>308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="s">
-        <v>75</v>
+        <v>379</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>281</v>
+        <v>384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>387</v>
-      </c>
-[...16 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>390</v>
-      </c>
-[...16 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>393</v>
-      </c>
-[...16 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>396</v>
-      </c>
-[...16 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>399</v>
-      </c>
-[...16 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>402</v>
-      </c>
-[...16 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>405</v>
-      </c>
-[...16 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="s">
-        <v>408</v>
+        <v>77</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>