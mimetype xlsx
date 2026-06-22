--- v1 (2026-05-08)
+++ v2 (2026-06-22)
@@ -11,106 +11,103 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="409">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>實習醫學生專區</t>
   </si>
   <si>
     <t>線上</t>
   </si>
   <si>
     <t>新進人員</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>99</t>
+    <t>100</t>
   </si>
   <si>
     <t>2021-07-27</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>住院醫師核心課程專區</t>
   </si>
   <si>
     <t>未分類</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>95</t>
   </si>
   <si>
     <t>2021-07-13</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>急診病歷寫作</t>
   </si>
   <si>
     <t>急診內科</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2021-08-04</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>一個月內最新會議與課程</t>
@@ -148,1019 +145,1076 @@
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PGY核心課程專區</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2021-07-11</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>procedure專區</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>呼吸道與超音波工作坊＿基礎課程 （2025/10/29）</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2025-10-09</t>
+  </si>
+  <si>
     <t>560</t>
   </si>
   <si>
     <t>呼吸道與超音波工作坊＿基礎課程 （2025/12/23）</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-12-15</t>
   </si>
   <si>
-    <t>505</t>
-[...7 lines deleted...]
-  <si>
     <t>29</t>
   </si>
   <si>
     <t>超音波系列課程</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>MMR + Topic review</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>2021-08-19</t>
   </si>
   <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>插管示範</t>
+  </si>
+  <si>
+    <t>醫療品質</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>2021-07-12</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>輻射災害應變系列 3</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>2022-04-26</t>
+  </si>
+  <si>
     <t>183</t>
   </si>
   <si>
     <t>輻射災害應變系列 1</t>
   </si>
   <si>
-    <t>R</t>
-[...19 lines deleted...]
-  <si>
     <t>35</t>
   </si>
   <si>
     <t>ATLS</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>185</t>
-[...2 lines deleted...]
-    <t>輻射災害應變系列 3</t>
+    <t>27</t>
+  </si>
+  <si>
+    <t>CVC系列課程</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2021-07-10</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>診斷流程</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>2021-08-16</t>
   </si>
   <si>
-    <t>27</t>
-[...7 lines deleted...]
-  <si>
     <t>嘉義長庚急診醫學科</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2021-10-20</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>醫品專區</t>
   </si>
   <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-06-18)</t>
+  </si>
+  <si>
+    <t>面授</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
     <t>105</t>
   </si>
   <si>
     <t>ATLS test</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>2021-11-10</t>
   </si>
   <si>
-    <t>528</t>
-[...8 lines deleted...]
-    <t>2026-06-18</t>
+    <t>41</t>
+  </si>
+  <si>
+    <t>嚴重特殊傳染性肺炎患者插管作業防護訓練課程</t>
+  </si>
+  <si>
+    <t>感染管制</t>
+  </si>
+  <si>
+    <t>14</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>2022新版PGY核心課程專區 (2022-08)</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>2022-07-27</t>
   </si>
   <si>
-    <t>41</t>
-[...7 lines deleted...]
-  <si>
     <t>90</t>
   </si>
   <si>
     <t>歷屆心電圖影像學住院醫師會考考題</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
-    <t>527</t>
-[...5 lines deleted...]
-    <t>2026-05-14</t>
+    <t>529</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-07-09)</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>(2025.08_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-07-25</t>
   </si>
   <si>
+    <t>大內科</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2021-08-15</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-09_PGY2)</t>
+  </si>
+  <si>
+    <t>2022-08-26</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>(2024.08_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>APLS 線上資源</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>CV系列</t>
+  </si>
+  <si>
     <t>97</t>
   </si>
   <si>
     <t>嘉義急診PGY課程</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>2021-10-28</t>
   </si>
   <si>
-    <t>33</t>
-[...32 lines deleted...]
-    <t>2024-07-24</t>
+    <t>毒物/毒化災</t>
+  </si>
+  <si>
+    <t>2021-08-14</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>兒科系列課程</t>
   </si>
   <si>
-    <t>2021-08-14</t>
+    <t>552</t>
+  </si>
+  <si>
+    <t>(2026.06_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>(2025.06_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>毒物/毒化災</t>
+    <t>457</t>
+  </si>
+  <si>
+    <t>(2025.03_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>ACLS 2020</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>(2026.04_PGY1) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-02</t>
   </si>
   <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>嘉義長庚個案討論會</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-07_PGY1)</t>
+  </si>
+  <si>
+    <t>2022-09-28</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>(2025.05_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>(2025.10_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2025-03-19</t>
+  </si>
+  <si>
     <t>214</t>
   </si>
   <si>
     <t>2022新版PGY核心課程專區 (2022-10_PGY1)</t>
   </si>
   <si>
-    <t>2022-09-28</t>
-[...1 lines deleted...]
-  <si>
     <t>223</t>
   </si>
   <si>
     <t>2023新版PGY核心課程專區 (2023-06_PGY1)</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2023新版PGY核心課程專區 (2023-06_PGY2)</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>CR orientation course</t>
   </si>
   <si>
     <t>2023-02-22</t>
   </si>
   <si>
-    <t>487</t>
-[...44 lines deleted...]
-    <t>ACLS 2020</t>
+    <t>459</t>
+  </si>
+  <si>
+    <t>(2025.05_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>masterplan_災難 輻傷 大傷 緊急醫療</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Arrow EZIO 骨針使用說明</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2022-02-16</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-12_PGY1)</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-01_PGY1)</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-05_PGY2)</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>(2024.12_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>(2025.02_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>(2026.02_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>特別演講</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Journal reading</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>2023新版PGY核心課程專區 (2023-05_PGY1)</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2023新版PGY核心課程專區 (2023-02_PGY2)</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>(2025.02_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>454</t>
-[...53 lines deleted...]
-    <t>(2025.05_PGY2) 113年度PGY線上核心課程專區</t>
+    <t>461</t>
+  </si>
+  <si>
+    <t>(2025.07_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>急性腦中風</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>(2025.11_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>(2026.07_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>高齡急診</t>
+  </si>
+  <si>
+    <t>2021-08-12</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>外科專區</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>ICU教學專區</t>
+  </si>
+  <si>
+    <t>2021-09-06</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>(2024.09_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>(2024.11_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>(2025.04_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>(2025.06_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>masterplan_神經內科系列</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>(2026.06_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>APLS &amp;amp; 兒科 scenario 複習</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>2022-02-20</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>2022新版PGY核心課程專區 (2022-11_PGY1)</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2023新版PGY核心課程專區 (2023-04_PGY2)</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>(2024.08_PGY2) 113年度PGY線上核心課程專區 (2024-07-24)</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>(2024.10_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>458</t>
-[...71 lines deleted...]
-    <t>(2025.11_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>453</t>
+  </si>
+  <si>
+    <t>(2024.11_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>(2025.09_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>(2025.10_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>(2026.03_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>(2026.01_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>(2026.03_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>2026-03-01</t>
+    <t>202</t>
+  </si>
+  <si>
+    <t>專家來講心電圖</t>
+  </si>
+  <si>
+    <t>2022-08-07</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-04_PGY1)</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-03_PGY2)</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>(2025.07_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>(2025.12_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>(2025.09_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>(2026.05_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Sepsis</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2023新版PGY核心課程專區 (2023-02_PGY1)</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>(2025.04_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>490</t>
-[...74 lines deleted...]
-    <t>2026-04-01</t>
+    <t>455</t>
+  </si>
+  <si>
+    <t>(2025.01_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>(2025.12_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>(2026.07_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-01_PGY2)</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>(2024.09_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>(2024.10_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>(2025.11_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>(2026.02_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>2022新版PGY核心課程專區 (2022-12_PGY2)</t>
   </si>
   <si>
-    <t>5</t>
-[...35 lines deleted...]
-    <t>(2025.12_PGY2) 113年度PGY線上核心課程專區</t>
+    <t>497</t>
+  </si>
+  <si>
+    <t>眼科 專區</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>影像學專區</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-03_PGY1)</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-11_PGY2)</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>防疫系列課程</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>(2026.04_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>2022新版PGY核心課程專區 (2022-10_PGY2)</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>住院醫師讀書會</t>
   </si>
   <si>
     <t>2023-07-21</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>(2024.12_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>30</t>
-[...41 lines deleted...]
-    <t>2025-04-22</t>
+    <t>519</t>
+  </si>
+  <si>
+    <t>(2025.12_PGY2) 114年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2025-12-10</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>(2026.05_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>臨床技能影片</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>兒少保相關</t>
+  </si>
+  <si>
+    <t>2023-02-28</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>(2025.01_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>(2025.03_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2026 CR orientation</t>
   </si>
   <si>
     <t>2026-02-03</t>
   </si>
   <si>
-    <t>240</t>
-[...41 lines deleted...]
-    <t>(2026.05_PGY2) 115年度PGY線上核心課程專區</t>
+    <t>491</t>
+  </si>
+  <si>
+    <t>(2025.08_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>急診介紹影片</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>師培課程系列</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>20210127 病人安全</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>模擬口試系列1~3</t>
   </si>
   <si>
     <t>2022-08-16</t>
   </si>
   <si>
-    <t>28</t>
-[...14 lines deleted...]
-    <t>(2025.08_PGY2) 113年度PGY線上核心課程專區</t>
+    <t>36</t>
+  </si>
+  <si>
+    <t>ETTC</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>Sono Sim說明</t>
+  </si>
+  <si>
+    <t>2022-07-22</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>2025放射診斷科課程</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>呼吸器相關</t>
+  </si>
+  <si>
+    <t>2025-08-23</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>(2025.12_PGY1) 114年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>masterplan_婦產科相關</t>
   </si>
   <si>
     <t>2022-01-16</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>AILS</t>
   </si>
   <si>
     <t>2024-02-28</t>
   </si>
   <si>
-    <t>483</t>
-[...41 lines deleted...]
-    <t>(2026.07_PGY2) 115年度PGY線上核心課程專區</t>
+    <t>531</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-09-24)</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>2026-07-01</t>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-11-12)</t>
+  </si>
+  <si>
+    <t>2026-11-12</t>
+  </si>
+  <si>
+    <t>肺結核防治</t>
+  </si>
+  <si>
+    <t>2021-05-24</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>蛇毒相關</t>
+  </si>
+  <si>
+    <t>2025-09-08</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>(2026.09_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>(2026.11_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2026-11-01</t>
   </si>
   <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>醫法倫</t>
+  </si>
+  <si>
+    <t>2021-12-30</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>TRM</t>
+  </si>
+  <si>
+    <t>2023-08-09</t>
+  </si>
+  <si>
     <t>530</t>
   </si>
   <si>
     <t>PGY擬真工作坊 (2026-08-13)</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>PGY擬真工作坊 (2026-10-18)</t>
   </si>
   <si>
     <t>2026-10-18</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>PGY擬真工作坊 (2026-12-10)</t>
   </si>
   <si>
     <t>2026-12-10</t>
@@ -1184,110 +1238,50 @@
     <t>554</t>
   </si>
   <si>
     <t>(2026.08_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2026-08-01</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>(2026.10_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2026-10-01</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>(2026.12_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2025-12-01</t>
-  </si>
-[...58 lines deleted...]
-    <t>2025-09-08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1387,3413 +1381,3413 @@
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="1" t="s">
+      <c r="F12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="1" t="s">
+      <c r="G17" s="1" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="F18" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="G19" s="1" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="1" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="E21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F21" s="1" t="s">
+      <c r="G21" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E22" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="F22" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="F25" s="1" t="s">
+      <c r="G25" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>109</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F27" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="G28" s="1" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>119</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>122</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F38" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G38" s="1" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
-        <v>144</v>
+        <v>54</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>151</v>
-      </c>
-[...16 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>156</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
-        <v>55</v>
+        <v>163</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>41</v>
+        <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="B49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="B50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F51" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>143</v>
+        <v>173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>183</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>143</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>143</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>198</v>
+        <v>33</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>199</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
-        <v>202</v>
+        <v>53</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>114</v>
+        <v>206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>68</v>
+        <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>216</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>218</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>223</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>114</v>
+        <v>224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>114</v>
+        <v>227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
-        <v>54</v>
+        <v>228</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>235</v>
+        <v>199</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>236</v>
+        <v>122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>235</v>
+        <v>199</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>239</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>114</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>153</v>
+        <v>245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>248</v>
-      </c>
-[...16 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="B86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>124</v>
+        <v>245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>253</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="B89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>114</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="B92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="B93" s="0" t="s">
+      <c r="C93" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>266</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="s">
         <v>267</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>239</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>271</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="B96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>274</v>
+        <v>238</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F97" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B97" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G97" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="B98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>47</v>
+        <v>275</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>47</v>
+        <v>275</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>291</v>
+        <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>47</v>
+        <v>275</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="B106" s="0" t="s">
+      <c r="C106" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>295</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>271</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>59</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>114</v>
+        <v>266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>308</v>
+        <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="B113" s="0" t="s">
+      <c r="C113" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>310</v>
-      </c>
-[...13 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="B114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>315</v>
-      </c>
-[...16 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>114</v>
+        <v>224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>320</v>
-      </c>
-[...16 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="B118" s="0" t="s">
+      <c r="C118" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="B119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>216</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="B120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>329</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>330</v>
-      </c>
-[...16 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>41</v>
+        <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>153</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>339</v>
-      </c>
-[...16 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>342</v>
-      </c>
-[...16 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>347</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>324</v>
+        <v>350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>353</v>
-      </c>
-[...16 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>41</v>
+        <v>315</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>358</v>
-      </c>
-[...16 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>360</v>
+        <v>172</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>365</v>
-      </c>
-[...16 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>368</v>
-      </c>
-[...16 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="s">
-        <v>371</v>
+        <v>75</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>308</v>
+        <v>376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>379</v>
-      </c>
-[...16 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>382</v>
-      </c>
-[...16 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>385</v>
-      </c>
-[...16 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>388</v>
-      </c>
-[...16 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>391</v>
-      </c>
-[...16 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>394</v>
-      </c>
-[...16 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>399</v>
+        <v>295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="s">
-        <v>77</v>
+        <v>403</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>408</v>
-      </c>
-[...16 lines deleted...]
-        <v>410</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>