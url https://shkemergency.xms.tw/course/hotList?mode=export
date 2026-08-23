--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -11,1277 +11,1301 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="417">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>實習醫學生專區</t>
   </si>
   <si>
     <t>線上</t>
   </si>
   <si>
     <t>新進人員</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>2021-07-27</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>住院醫師核心課程專區</t>
+  </si>
+  <si>
+    <t>未分類</t>
+  </si>
+  <si>
     <t>100</t>
   </si>
   <si>
-    <t>2021-07-27</t>
-[...8 lines deleted...]
-    <t>未分類</t>
+    <t>98</t>
+  </si>
+  <si>
+    <t>2021-07-13</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>急診病歷寫作</t>
+  </si>
+  <si>
+    <t>急診內科</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>2021-08-04</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>一個月內最新會議與課程</t>
+  </si>
+  <si>
+    <t>醫療類</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>2021-09-28</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區</t>
+  </si>
+  <si>
+    <t>PGY</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>2022-03-22</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>PGY核心課程專區</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>2021-07-11</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>procedure專區</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>呼吸道與超音波工作坊＿基礎課程 （2025/12/23）</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>呼吸道與超音波工作坊＿基礎課程 （2025/10/29）</t>
+  </si>
+  <si>
+    <t>2025-10-09</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>超音波系列課程</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>MMR + Topic review</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>2021-08-19</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>輻射災害應變系列 3</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>2022-04-26</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>輻射災害應變系列 1</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>CVC系列課程</t>
+  </si>
+  <si>
+    <t>2021-07-10</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>插管示範</t>
+  </si>
+  <si>
+    <t>醫療品質</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>2021-07-12</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>ATLS</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>診斷流程</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2021-08-16</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>2021-07-13</t>
-[...8 lines deleted...]
-    <t>急診內科</t>
+    <t>嘉義長庚急診醫學科</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2021-10-20</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>醫品專區</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-09-24)</t>
+  </si>
+  <si>
+    <t>面授</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>嚴重特殊傳染性肺炎患者插管作業防護訓練課程</t>
+  </si>
+  <si>
+    <t>感染管制</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>ATLS test</t>
+  </si>
+  <si>
+    <t>2021-11-10</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>PGY擬真工作坊 (2026-08-13)</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-08)</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2022-07-27</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>2021-08-04</t>
-[...11 lines deleted...]
-    <t>20</t>
+    <t>大內科</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2021-08-15</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>歷屆心電圖影像學住院醫師會考考題</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>2021-09-08</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>(2024.08_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>嘉義急診PGY課程</t>
+  </si>
+  <si>
+    <t>2021-10-28</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>(2025.08_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2024-07-25</t>
+  </si>
+  <si>
+    <t>APLS 線上資源</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>CV系列</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-09_PGY2)</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2022-08-26</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>2021-09-28</t>
-[...11 lines deleted...]
-    <t>8</t>
+    <t>毒物/毒化災</t>
+  </si>
+  <si>
+    <t>2021-08-14</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>(2026.08_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>兒科系列課程</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>(2026.09_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Arrow EZIO 骨針使用說明</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2022-02-16</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>(2026.06_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>(2025.06_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>masterplan_災難 輻傷 大傷 緊急醫療</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>ICU教學專區</t>
+  </si>
+  <si>
+    <t>2021-09-06</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>嘉義長庚個案討論會</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-07_PGY1)</t>
+  </si>
+  <si>
+    <t>2022-09-28</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>(2025.05_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>(2025.03_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>ACLS 2020</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>(2026.04_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-10_PGY1)</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-06_PGY1)</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-06_PGY2)</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>CR orientation course</t>
+  </si>
+  <si>
+    <t>2023-02-22</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>(2025.10_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2025-03-19</t>
+  </si>
+  <si>
+    <t>masterplan_神經內科系列</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-12_PGY1)</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-01_PGY1)</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-05_PGY2)</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>(2025.05_PGY2) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>急性腦中風</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>(2026.06_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>2022-03-22</t>
-[...431 lines deleted...]
-    <t>2023新版PGY核心課程專區 (2023-05_PGY2)</t>
+    <t>高齡急診</t>
+  </si>
+  <si>
+    <t>2021-08-12</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>外科專區</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>特別演講</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Journal reading</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-05_PGY1)</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-02_PGY2)</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>(2025.02_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>(2024.12_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>(2025.02_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>(2026.02_PGY1) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>69</t>
-[...26 lines deleted...]
-    <t>(2025.02_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>438</t>
+  </si>
+  <si>
+    <t>(2024.09_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>(2024.11_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>(2025.07_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>7</t>
-[...4 lines deleted...]
-  <si>
     <t>489</t>
   </si>
   <si>
     <t>(2025.11_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>(2026.07_PGY1) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>高齡急診</t>
-[...29 lines deleted...]
-    <t>(2024.11_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>150</t>
+  </si>
+  <si>
+    <t>APLS &amp;amp; 兒科 scenario 複習</t>
+  </si>
+  <si>
+    <t>2022-02-20</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-11_PGY1)</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-04_PGY2)</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>(2024.08_PGY2) 113年度PGY線上核心課程專區 (2024-07-24)</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>(2024.10_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>(2025.04_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>(2025.06_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>38</t>
-[...44 lines deleted...]
-    <t>(2024.10_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Sepsis</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>(2026.01_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>(2026.03_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>(2026.07_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>專家來講心電圖</t>
+  </si>
+  <si>
+    <t>2022-08-07</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-04_PGY1)</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-03_PGY2)</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>(2025.07_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>(2024.11_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>486</t>
   </si>
   <si>
     <t>(2025.09_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>(2025.10_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>(2026.03_PGY1) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>2026-03-01</t>
-[...41 lines deleted...]
-    <t>(2025.07_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>564</t>
+  </si>
+  <si>
+    <t>(202608-202612) 重症醫學(急診重症) 輪訓專區</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-02_PGY1)</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>(2025.04_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>(2025.12_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>(2025.09_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>(2026.05_PGY1) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>67</t>
-[...14 lines deleted...]
-    <t>(2025.04_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>228</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-01_PGY2)</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>兒少保相關</t>
+  </si>
+  <si>
+    <t>2023-02-28</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>(2024.09_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>(2025.01_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>495</t>
   </si>
   <si>
     <t>(2025.12_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>553</t>
-[...17 lines deleted...]
-    <t>(2024.09_PGY2) 113年度PGY線上核心課程專區</t>
+    <t>548</t>
+  </si>
+  <si>
+    <t>(2026.02_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>(2026.08_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-12_PGY2)</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>(2024.10_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>(2025.11_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>548</t>
-[...8 lines deleted...]
-    <t>2022新版PGY核心課程專區 (2022-12_PGY2)</t>
+    <t>602</t>
+  </si>
+  <si>
+    <t>(2026.09_PGY1) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>影像學專區</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>2026 CR orientation</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>2023新版PGY核心課程專區 (2023-03_PGY1)</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-11_PGY2)</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>眼科 專區</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
-    <t>79</t>
-[...14 lines deleted...]
-    <t>2022新版PGY核心課程專區 (2022-11_PGY2)</t>
+    <t>550</t>
+  </si>
+  <si>
+    <t>(2026.04_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>2022新版PGY核心課程專區 (2022-10_PGY2)</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>住院醫師讀書會</t>
+  </si>
+  <si>
+    <t>2023-07-21</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>(2024.12_PGY1) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>防疫系列課程</t>
   </si>
   <si>
-    <t>550</t>
-[...23 lines deleted...]
-    <t>(2024.12_PGY1) 113年度PGY線上核心課程專區</t>
+    <t>551</t>
+  </si>
+  <si>
+    <t>(2026.05_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>臨床技能影片</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>(2025.01_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>(2025.03_PGY1) 113年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>ETTC</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>(2025.12_PGY2) 114年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>2025-12-10</t>
   </si>
   <si>
-    <t>551</t>
-[...41 lines deleted...]
-    <t>2026-02-03</t>
+    <t>42</t>
+  </si>
+  <si>
+    <t>師培課程系列</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>ECMO課程專區</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>Sono Sim說明</t>
+  </si>
+  <si>
+    <t>2022-07-22</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>(2025.08_PGY2) 113年度PGY線上核心課程專區</t>
   </si>
   <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>masterplan_婦產科相關</t>
+  </si>
+  <si>
+    <t>2022-01-16</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>20210127 病人安全</t>
+  </si>
+  <si>
+    <t>2022-05-28</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>模擬口試系列1~3</t>
+  </si>
+  <si>
+    <t>2022-08-16</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>2025放射診斷科課程</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
     <t>28</t>
   </si>
   <si>
     <t>急診介紹影片</t>
   </si>
   <si>
-    <t>42</t>
-[...44 lines deleted...]
-    <t>2025-03-11</t>
+    <t>106</t>
+  </si>
+  <si>
+    <t>醫法倫</t>
+  </si>
+  <si>
+    <t>2021-12-30</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>TRM</t>
+  </si>
+  <si>
+    <t>2023-08-09</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>AILS</t>
+  </si>
+  <si>
+    <t>2024-02-28</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>呼吸器相關</t>
   </si>
   <si>
     <t>2025-08-23</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>(2025.12_PGY1) 114年度PGY線上核心課程專區</t>
   </si>
   <si>
-    <t>108</t>
-[...20 lines deleted...]
-    <t>PGY擬真工作坊 (2026-09-24)</t>
+    <t>557</t>
+  </si>
+  <si>
+    <t>(2026.11_PGY2) 115年度PGY線上核心課程專區</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>2026-09-24</t>
+    <t>2026-11-01</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>PGY擬真工作坊 (2026-11-12)</t>
   </si>
   <si>
     <t>2026-11-12</t>
   </si>
   <si>
     <t>肺結核防治</t>
   </si>
   <si>
     <t>2021-05-24</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>蛇毒相關</t>
   </si>
   <si>
     <t>2025-09-08</t>
   </si>
   <si>
-    <t>555</t>
-[...41 lines deleted...]
-    <t>2026-08-13</t>
+    <t>556</t>
+  </si>
+  <si>
+    <t>(2026.10_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>(2026.12_PGY2) 115年度PGY線上核心課程專區</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>PGY擬真工作坊 (2026-10-18)</t>
   </si>
   <si>
     <t>2026-10-18</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>PGY擬真工作坊 (2026-12-10)</t>
   </si>
   <si>
     <t>2026-12-10</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>ＥＮＴ專區</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>2025-09-27</t>
-  </si>
-[...25 lines deleted...]
-    <t>2025-12-01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1304,51 +1328,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G149"/>
+  <dimension ref="A1:G151"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1381,3413 +1405,3459 @@
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F19" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="E23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>63</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>88</v>
+        <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G29" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
-        <v>28</v>
+        <v>133</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>113</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>141</v>
+        <v>80</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>141</v>
+        <v>80</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>141</v>
+        <v>80</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G44" s="1" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>151</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
-        <v>178</v>
+        <v>55</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>151</v>
+        <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>186</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
-        <v>189</v>
+        <v>54</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>58</v>
+        <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
-        <v>53</v>
+        <v>206</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>136</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
-        <v>34</v>
+        <v>212</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>211</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>113</v>
+        <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>63</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G75" s="1" t="s">
-        <v>224</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>156</v>
+        <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>245</v>
+        <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="B87" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G87" s="1" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>266</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>116</v>
+        <v>255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>151</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>280</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>151</v>
+        <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>113</v>
+        <v>294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>186</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F105" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G105" s="1" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>46</v>
+        <v>291</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>295</v>
+        <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>46</v>
+        <v>291</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>58</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>46</v>
+        <v>291</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>46</v>
+        <v>291</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>46</v>
+        <v>291</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>46</v>
+        <v>291</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>151</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>79</v>
+        <v>146</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>315</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>224</v>
+        <v>324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>323</v>
+        <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>113</v>
+        <v>331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>172</v>
+        <v>28</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>330</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>156</v>
+        <v>198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>40</v>
+        <v>340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>63</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>339</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>342</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>172</v>
+        <v>97</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>40</v>
+        <v>349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>172</v>
+        <v>97</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>347</v>
+        <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>315</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>88</v>
+        <v>9</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>364</v>
+        <v>11</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>88</v>
+        <v>9</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>364</v>
+        <v>11</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="s">
-        <v>75</v>
+        <v>372</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>364</v>
+        <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>370</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>364</v>
+        <v>146</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>364</v>
+        <v>146</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>364</v>
+        <v>146</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>364</v>
+        <v>146</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>364</v>
+        <v>146</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>385</v>
+        <v>349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>88</v>
+        <v>9</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B143" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F143" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G143" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="s">
-        <v>392</v>
+        <v>85</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>88</v>
+        <v>9</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>295</v>
+        <v>399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>